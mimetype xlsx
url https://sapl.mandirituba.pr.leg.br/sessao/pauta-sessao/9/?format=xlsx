--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -196,51 +196,51 @@
   <si>
     <t>Altera dispositivos que especifica da Lei Municipal n.º 1.181, de 08 de dezembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 16 de 2026</t>
   </si>
   <si>
     <t>Altera dispositivos que especifica da Lei Municipal n.º 1.225, de 16 de setembro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 19 de 2026</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n.°1.433, de 23 de dezembro de 2024.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 20 de 2026</t>
   </si>
   <si>
     <t>SUMULA: “Declara de Utilidade Pública a Convenção Evangélica Brasileira dos Que Guardam os Mandamentos de Deus e Batizam em Nome do Senhor Jesus Cristo e dá outras providências”.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 21 de 2026</t>
   </si>
   <si>
-    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A., E DÁ OUTRAS PROVIDÊNCIAS - SANCIONADO COMO LEI N.º 1.535/2026</t>
   </si>
   <si>
     <t>Projeto de Lei nº 23 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito Adicional Especial no orçamento Geral do Município.</t>
   </si>
   <si>
     <t>Leitura em Plenário</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei nº 28 de 2026</t>
   </si>
   <si>
     <t>Institui o Programa Descubra Mandirituba – Centro Municipal de Informações Turísticas, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">