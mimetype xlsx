--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -79,51 +79,51 @@
     <t>Diogo Cabeção</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de exclusão de comentários e bloqueio de usuários nas redes sociais oficiais da Administração Pública Direta e Indireta e do Poder Legislativo do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 18 de 2026</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal do Turismo - FUMTUR e dá Outras Providências.</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica nº 1 de 2026</t>
   </si>
   <si>
     <t>SUMULA: “Altera dispositivos que especifica da Lei Orgânica Municipal e dá outras providências."_x000D_
 Este dispositivo altera a Lei Orgânica de Mandirituba para estabelecer as regras de transição de aposentadoria dos servidores municipais que ingressaram até 06/02/2022.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei nº 21 de 2026</t>
   </si>
   <si>
-    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A., E DÁ OUTRAS PROVIDÊNCIAS - SANCIONADO COMO LEI N.º 1.535/2026</t>
   </si>
   <si>
     <t>Projeto de Lei nº 23 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito Adicional Especial no orçamento Geral do Município.</t>
   </si>
   <si>
     <t>Leitura em Plenário</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">