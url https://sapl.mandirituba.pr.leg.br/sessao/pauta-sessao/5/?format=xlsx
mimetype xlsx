--- v0 (2026-02-09)
+++ v1 (2026-06-04)
@@ -33,102 +33,102 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="26">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
-    <t>Projeto de Lei do Executivo nº 1 de 2026</t>
+    <t>Projeto de Lei nº 2 de 2026</t>
   </si>
   <si>
     <t>Felipe Machado - Prefeito</t>
   </si>
   <si>
     <t>SUMULA: “Institui as Diretrizes para a Política Municipal de Prevenção e Erradicação do Trabalho Infantil, Proteção ao Adolescente Trabalhador e Promoção de Renda e Qualificação Profissional para Famílias em Situação de Vulnerabilidade Socioeconômica no Município de Mandirituba”</t>
   </si>
   <si>
     <t>Análise Preliminar</t>
   </si>
   <si>
-    <t>Projeto de Lei do Executivo nº 2 de 2026</t>
+    <t>Projeto de Lei nº 3 de 2026</t>
   </si>
   <si>
     <t>Súmula: “Institui o “Dia Municipal dos Direitos Humanos e do Cuidado com a Mãe Terra” no Município de Mandirituba e dá outras providências.”</t>
   </si>
   <si>
-    <t>Projeto de Lei do Executivo nº 3 de 2026</t>
+    <t>Projeto de Lei nº 1 de 2026</t>
   </si>
   <si>
     <t>SUMULA: “Dispõe sobre o tombamento, proteção e preservação do patrimônio cultural municipal da Capela de Santo Antônio de Quatro Pinheiros, no Município de Mandirituba, Paraná e dá outras providências”.</t>
   </si>
   <si>
-    <t>Projeto de Lei do Executivo nº 4 de 2026</t>
+    <t>Projeto de Lei nº 4 de 2026</t>
   </si>
   <si>
     <t>Revoga (anula) a Lei Municipal n.º 1.177/2021.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 5 de 2026</t>
   </si>
   <si>
     <t>Plenário - PLENA</t>
   </si>
   <si>
     <t>Fixa o percentual a título de revisão geral anual da remuneração dos servidores e vereadores da Câmara Municipal de Mandirituba.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 1 de 2026</t>
   </si>
   <si>
     <t>SÚMULA: “Altera dispositivo que especifica da Lei Complementar n.º 53, de 10 de novembro de 2021”.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Ata de sessão legislativa Extraordinária nº 1 de 2026</t>
+    <t>Ata de Sessão Extraordinária nº 1 de 2026</t>
   </si>
   <si>
     <t>Ata da 1º Sessão Extraordinária de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -431,51 +431,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="46.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>