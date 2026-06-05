--- v0 (2026-02-09)
+++ v1 (2026-06-05)
@@ -33,75 +33,75 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="25">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Projeto de Lei do Executivo nº 1 de 2026</t>
+    <t>Projeto de Lei nº 2 de 2026</t>
   </si>
   <si>
     <t>Felipe Machado - Prefeito</t>
   </si>
   <si>
     <t>SUMULA: “Institui as Diretrizes para a Política Municipal de Prevenção e Erradicação do Trabalho Infantil, Proteção ao Adolescente Trabalhador e Promoção de Renda e Qualificação Profissional para Famílias em Situação de Vulnerabilidade Socioeconômica no Município de Mandirituba”</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
-    <t>Projeto de Lei do Executivo nº 2 de 2026</t>
+    <t>Projeto de Lei nº 3 de 2026</t>
   </si>
   <si>
     <t>Súmula: “Institui o “Dia Municipal dos Direitos Humanos e do Cuidado com a Mãe Terra” no Município de Mandirituba e dá outras providências.”</t>
   </si>
   <si>
-    <t>Projeto de Lei do Executivo nº 3 de 2026</t>
+    <t>Projeto de Lei nº 1 de 2026</t>
   </si>
   <si>
     <t>SUMULA: “Dispõe sobre o tombamento, proteção e preservação do patrimônio cultural municipal da Capela de Santo Antônio de Quatro Pinheiros, no Município de Mandirituba, Paraná e dá outras providências”.</t>
   </si>
   <si>
-    <t>Projeto de Lei do Executivo nº 4 de 2026</t>
+    <t>Projeto de Lei nº 4 de 2026</t>
   </si>
   <si>
     <t>Revoga (anula) a Lei Municipal n.º 1.177/2021.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 5 de 2026</t>
   </si>
   <si>
     <t>Plenário - PLENA</t>
   </si>
   <si>
     <t>Fixa o percentual a título de revisão geral anual da remuneração dos servidores e vereadores da Câmara Municipal de Mandirituba.</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 1 de 2026</t>
   </si>
   <si>
     <t>SÚMULA: “Altera dispositivo que especifica da Lei Complementar n.º 53, de 10 de novembro de 2021”.</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica nº 1 de 2026</t>
   </si>
   <si>
     <t>SUMULA: “Altera dispositivos que especifica da Lei Orgânica Municipal e dá outras providências."_x000D_
 Este dispositivo altera a Lei Orgânica de Mandirituba para estabelecer as regras de transição de aposentadoria dos servidores municipais que ingressaram até 06/02/2022.</t>