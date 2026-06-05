--- v0 (2026-04-10)
+++ v1 (2026-06-05)
@@ -115,51 +115,51 @@
   <si>
     <t>Projeto de Lei nº 29 de 2026</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Centro de Tradições Gaúchas Mandirituba – CTG Mandirituba, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 3 de 2026</t>
   </si>
   <si>
     <t>Felipe Machado - Prefeito</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder isenção do Imposto Sobre Serviços – ISS –, conforme especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 4 de 2026</t>
   </si>
   <si>
     <t>Altera dispositivo que especifica da Lei Complementar n.º 53, de 10 de novembro de 2021.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 21 de 2026</t>
   </si>
   <si>
-    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A., E DÁ OUTRAS PROVIDÊNCIAS - SANCIONADO COMO LEI N.º 1.535/2026</t>
   </si>
   <si>
     <t>Matéria Inclusa na Ordem do Dia - 2º Votação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Requerimento nº 15 de 2026</t>
   </si>
   <si>
     <t>Alex Simão</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo Municipal, em conjunto às Secretarias competentes, _x000D_
 preste informações detalhadas a esta Casa de Leis acerca dos funcionários _x000D_
 disponibilizados por meio de empresa terceirizada, conforme os pontos abaixo: _x000D_
 - Quantitativo e Custos: Informar o número total de funcionários contratados _x000D_
 através da referida empresa e qual o valor total pago mensalmente pela _x000D_
 municipalidade por este contrato; _x000D_
 - Identificação: Fornecer a relação nominal de todos os funcionários vinculados _x000D_
 à empresa que prestam serviços ao município; _x000D_
 - Lotação: Especificar em quais Secretarias e setores cada um desses _x000D_
 funcionários está exercendo suas atividades atualmente.</t>
   </si>