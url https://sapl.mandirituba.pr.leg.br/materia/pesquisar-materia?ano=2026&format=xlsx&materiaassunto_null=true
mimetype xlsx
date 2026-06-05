--- v0 (2026-02-09)
+++ v1 (2026-06-05)
@@ -10,309 +10,1797 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1359" uniqueCount="555">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Ind</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Brenda Lecheta</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/55/indicacao_001_2026_alarmes_creche_quatro_pinheiros_-_brenda.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a instalação de alarmes no CME! José Buher, localizado no Quatro Pinheiros, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
     <t>24</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>2</t>
   </si>
   <si>
-    <t>Ind</t>
-[...4 lines deleted...]
-  <si>
     <t>Fernando Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/24/indicacao_-_02-2026_-_lombada_moleta.pdf</t>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/24/indicacao_-_02-2026_-_lombada_moleta.pdf</t>
   </si>
   <si>
     <t>Verifique a possibilidade de instalar uma lombada na Rua Leandro Moleta, na Vila Mandirituba, em frente à escolinha desativada.</t>
   </si>
   <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/49/indicacao_003_2026_asfalto_trevo_quatro_pinheiros_-_brenda.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o asfaltamento da via que liga a Estrada da Velha do Quatro Pinheiros ao Guapiara, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Edina Rocha</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/28/indicacao_004_-_edina.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, através da Secretaria Municipal de Saúde, a necessidade urgente de agilizar a marcação e realização de exames laboratoriais, através da ampliação da capacidade de atendimento ou a abertura do Laboratório Municipal.</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Diogo Cabeção</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/38/indicacao_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a implantação de lombadas/redutores de velocidade e a realização de limpeza e manutenção das calçadas na Estrada Municipal Otávio de Jesus Biscaia, no sentido ABAI (Associação Brasileira de Amparo a Infância), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/40/indicacao_0062026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de iluminação pública na Rua João Amauri Moleta, nº 4565, e na Rodovia Régis Bittencourt, nº 580.</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/50/indicacao_007_2026_asfalto_espigao_-_brenda.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o asfaltamento da via que conecta a Estrada Principal do Espigão das Antas até O Supermercado Marques, no âmbito de Mandirituba e dá outras providências”</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Ila Soares</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/48/indicacao_008_2026_divisao_farmacias_-_ila.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a divisão da Farmácia Básica e da Farmácia do Estado, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/47/indicacao_009_2026_linha_onibus_escolar_queimados_ii_-_ila.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre uma nova rota do Ônibus Escolar no bairro Queimados l, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/46/indicacao_010_2026_linha_onibus_escolar_vila_brasilia_-_ila.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre uma nova rota do Ônibus Escolar no bairro Vila Brasília, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Alex Simão</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/51/indicacao_011_2026_troca_lampadas_ginasio_espigao_-_alex.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a necessidade de troca das lâmpadas no ginásio do Espigão das Antas, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/52/indicacao_012_2026_patrolamento_estrada_do_siqueira_-_alex.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o patrolamento e manutenção da Estrada do Siqueira, via que liga o Campestre dos Paulas, no âmbito de Mandirituba e dá outras providências”</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/62/ind_13_2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instalações de lixeiras nas proximidades da Cachoeira do Guapiara no âmbito de Mandirituba e dá outras providências</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
     <t>14</t>
   </si>
   <si>
-    <t>5</t>
+    <t>Gizelly Leal Camargo</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/66/indicacao_014_2026_instalacao_tachoes_otavio_jesus_biscaia_-_gizelly.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a instalação de tachões na curva, próxima à residência de número 705, na Estrada Municipal Otávio Jesus Biscaia, no Queimados, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Guilherme Chupel</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/69/indicacao_015_2026_patrolamento_estrada_campestre_-_chupel.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o encascalhamento, nivelamento e manutenção da Estrada Municipal Otávio de Jesus Biscaia no trajeto entre Queimados, Siqueira e Campestre dos Paulas, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Tadeu Benedito Machado</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/67/indicacao_016_2026_manutencao_praca_queimados_-_tadeu.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a necessidade de obras, reparos e manutenção na Praça do Queimados, no âmbito de Mandirituba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/68/indicacao_017-2026_galeria_pluvial_-_ila.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação de uma nova galeria para escoamento de águas pluviais e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/80/ind_18_2026_-_brenda_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instalação de sinalização, lombada e faixa elevada para travessia de pedestres na Avenida Paraná, bairro Lagoinha, próximo ao Colégio Cívico-Militar Mireille Maria F. Z. Machado no âmbito de Mandirituba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/81/indicacao_019_2026_-_disponibilizacao_de_cones_-_alex.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a disponibilização de cones e sinalização de trânsito na Praça Central, todo primeiro domingo do mês, para a realização do Encontro de Carros Antigos e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/84/indicacao_020_2026_-_monitoramento_de_bordo_-_alex.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a instalação de dispositivos de monitoramento e controle de bordo nos veículos da frota municipal de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/83/indicacao_pista_do_grau.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação de uma pista destinada à prática de manobras de motocicletas (“pista do grau”) e dá outras providências”</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/78/indicacao_pediatra.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a disponibilidade do atendimento pediátrico em todas as UBS e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/79/indicacao_ambulancias.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a disponibilidade das ambulâncias 24h para atendimento à população e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/87/indicacao_no_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo, através da Secretaria Municipal de Obras e Urbanismo, a necessidade urgente de realizar melhorias no Centro Esportivo localizado na comunidade de Areia Branca dos Assis, no terreno do antigo DNER, incluindo a reposição das traves das quadras, limpeza e roçada do local, bem como a instalação de câmeras de monitoramento para evitar novos atos de vandalismo.</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/88/indicacao_025-2026_redutor_de_velocidade.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo, a instalação de uma lombada (redutor de velocidade) na Estrada Principal da comunidade da Rocinha, nas proximidades da oficina do Rogério, a poucos metros da Rodovia BR-116.</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/89/indicacao_026_2026_mudanca_ponto_de_onibus_-_gizelly.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a mudança da cobertura do ponto de ônibus atualmente localizado na Rua José Pedro de Assis, e que se encontra sem uso, para uma localização em que possa ser útil, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o asfaltamento da Estrada Municipal João David de Oliveira, via que conecta a PR-419 à Avenida Eduardo Leal da Cruz, no Quatro Pinheiros, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/93/indicacao_028_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adoção de providências no sentido de intensificar as ações de prevenção e combate ao mosquito Aedes aegypti, transmissor da dengue, zika e chikungunya, no âmbito de Mandirituba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/91/indicacao_029_2026_ponto_de_onibus_mireille_-_gizelly.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instalação de um ponto de ônibus nas proximidades do Colégio Cívico Militar Mireille Maria F Z Machado, considerando a recente mudança da unidade escolar localizado no Bairro Lagoinha, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/92/indicacao_030_2026_lombada_francisco_de_assis_pereira_magalhaes_-_edina.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a instalação de a instalação de uma lombada na Rua Francisco de Assis Pereira Magalhães, próxima à ponte, em Areia Branca dos Assis, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/103/indicacao_031_2026_-_patrolamento_da_estrada_vereador_joao_pereira_da_cruz_-_alex.docx</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o patrolamento e manutenção da Estrada Vereador João Pereira da Cruz, no bairro Santo Amaro, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/97/indicacao_032_2026_melhorias_canchas_-_ila.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a disponibilidade de melhorias no centro Esportivo denominado “canchas” e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o reforço no transporte escolar no bairro de Areia Branca dos Assis, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/104/indicacao_034_2026_-_patrolamento_da_estrada_antonio_alves_pires-_alex.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o patrolamento e  manutenção da Estrada Antônio Alves Pires, no bairro Santo Amaro II, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Dispõe a necessidade de uma Ambulância fixa na APS -Atenção Primária em Saúde Elsio de Assis em Areia Branca dos Assis.</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/100/indicacao_0362026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem respeitosamente indicar à Secretaria Municipal de Serviços Urbanos e Transporte que seja providenciado o retorno do horário da linha de transporte coletivo para a região do Guapiara no período do meio-dia (12h).</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/101/indicacao_0372026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem respeitosamente indicar à Secretaria de Obras e Urbanismo que seja realizada a troca de lâmpada em poste de iluminação pública localizado na Rua Francisco Assis Pereira Magalhães, nº 168, no distrito de Areia Branca dos Assis.</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/106/indicacao_038.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão de transporte escolar no bairro de Jardim Mata Verde, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/107/indicacao_039.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reforço no transporte escolar no bairro de Espigão das Antas, e dá outras providências</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/115/indicacao_040_-__abertura_do_parque_municipal.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a abertura ao público do Parque Municipal Angelo Zeglin Palu e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/116/indicacao_041_-__central_de_agendamento.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o Poder Executivo Municipal, por meio da Secretaria de Saúde, que seja criada uma central de agendamento humanizado de consultas médicas no município e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/117/indicacao_042_2026_asfalto_estradas_lima_e_vila_dos_pereiras_-_brenda.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o asfaltamento da Estrada Municipal Italo Tozzo e Estrada Municipal José Pereira Batista, vias localizadas na Colônia Lima e Vila dos Pereiras, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Brenda Lecheta, Guilherme Chupel</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/118/indicacao_043_2026_asfalto_vila_portes_-_brenda_e_chupel.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o asfaltamento da via que conecta a localidade Vila Portes até a Estrada Municipal Paulo Lecheta, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/119/indicacao_044-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, através da Secretaria Municipal de Obras e Urbanismo, a necessidade urgente de realizar a revitalização da Rua da Liberdade, contemplando os seguintes serviços: pavimentação asfáltica, reforma e padronização das calçadas, instalação de nova iluminação pública e reforço na sinalização viária.</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/120/indicacao_045_2026_iluminacao_e_desobstrucao_manilha_-_ganchinho.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre troca de lâmpadas em frente a igreja e manutenção da estrada devido a obstrução de manilha, ambos em frente a igreja católica da comunidade do Ganchinho, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/121/indicacao_046_2026_instalacao_de_ponto_de_onibus_-_rocinha.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a instalação da cobertura do ponto de ônibus em frente a igreja da Rocinha, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/122/indicacao_047_2026_-_ampliacao_da_frota_de_ambulancias_do_samu_-_alex.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a necessidade de _x000D_
+ampliação da frota de ambulâncias do _x000D_
+SAMU (Serviço de Atendimento Móvel _x000D_
+de Urgência) no município de _x000D_
+Mandirituba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/123/indicacao_048_2026_-_ambulancia_fixa_com_atendimento_24_horas_para_o_distrito_de_areia_branca_dos_assis-_alex.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a disponibilização de _x000D_
+uma ambulância fixa com atendimento _x000D_
+24 horas para o Distrito de Areia _x000D_
+Branca dos Assis e dá outras _x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/124/indicacao_049-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, indica ao Chefe do Poder Executivo, por meio do setor competente, que sejam adotadas medidas urgentes para garantir o fornecimento contínuo de medicamentos controlados na Unidade de Saúde Olímpio José da Rocha, localizada na comunidade de Espigão das Antas.</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/125/indicacao_050_-__implantacao_de_ubs_vila_brasilia.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a Implantação de uma UBS no bairro de Vila Brasília, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/126/indicacao_051_-__instalacao_de_iluminacao_em_torno_do_ginasio.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a instalação de iluminação pública nas imediações do Ginásio de Esportes Mandiritubão, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a instalação de uma lombada à frente do término do asfalto na Estrada Municipal Generoso Ronaldo Rocha, do Diamante, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/139/indicacao_053_2026_-_patrolamento_da_estrada_principal_do_guapiara_-_alex_1.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o patrolamento e _x000D_
+manutenção da Estrada Principal do _x000D_
+Guapiara, no âmbito de Mandirituba e _x000D_
+dá outras providências”.</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/138/indicacao_054_2026_-_pedido_de_ponto_de_onibus_rua_jose_lader_de_melo-_alex_1.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a instalação de ponto _x000D_
+de ônibus na Rua José Lader de _x000D_
+Melo, no Bairro Espigão das Antas, e _x000D_
+dá outras providências”.</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/140/indicacao_055-2026_tapa-buracos.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a realização de tapa-buracos nas ruas Francisco Assis Pereira Magalhães, José Pedro de Assis e na rotatória em frente à Igreja São Benedito, na localidade de Areia Branca dos Assis, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/142/indicacao_056_-__instalacao_de_abrigo_de_ponto_de_onibus_queimados.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a instalação de um abrigo de ponto de ônibus na Rua José Ferreira da Rocha Buher, 294, no Queimados II, no âmbito de Mandirituba e dá outras providências".</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/141/indicacao_057_-__designacao_de_um_guarda_municipal_para_camera_de_monitoramento.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a designação de um Guarda Municipal para cuidar do monitoramento das câmeras de segurança do munícipio realizado por meio da Muralha Digital, no âmbito de Mandirituba e dá outras providências".</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/137/indicacao_058_2026_lombada_estrada_lima_-_brenda.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a instalação de uma lombada na Estrada Municipal Antonio Athaides Taborda, em frente ao Costa Material de Construção, na Colônia Lima, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/148/indicacao_059_2026_lixeira_joao_barbosa_mendes_-_brenda.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instalação de lixeiras ao longo da Rua João Barbosa Mendes, no Centro, no âmbito de Mandirituba e dá outras providências</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/149/indicacao_0602026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a realização de patrolamento e manutenção da Estrada Antonio Athaides Taborda, no âmbito de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/150/indicacao_061_manutencao_ponte.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a necessidade de manutenção de uma ponte na Estrada Principal na localidade de Areia Branca dos Nogueiras</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/151/indicacao_062_2026_manutencao_rua_serafina_-_gizelly.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre melhorias na Rua Serafina Ferreira Barbosa, localizada no bairro Queimados, no Município de Mandirituba.”</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/152/indicacao_063_2026_hora_atividade_-_gizelly.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre realização de estudostécnicos e jurídicos visando o encaminhamento de Projeto de Lei que autorize os professores da rede municipal de ensino a realizarem, de forma parcial e regulamentada, as horas-atividade em regime de home office.”</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/153/indicacao_064_2026_-_maio_amarelo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a necessidade de realização de atividades e ações voltadas à segurança viária em virtude do Maio Amarelo</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/154/indicacao_065_-__aquisicao_de_materiais_e_utensilios_de_cozinha_para_os_cemiterios.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a aquisição de materiais e utensílios de cozinha para utilização nos cemitérios municipais, no âmbito de Mandirituba e dá outras providências."</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/155/indicacao_066_-__contratacao_de_mais_professoras_para_a_rede_de_ensino_municipal_cmeis.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a contratação de mais professoras para a rede municipal de ensino, especialmente para atuação nos Centros Municipais de Educação Infantil (CMEIs), no âmbito de Mandirituba e dá outras providências."</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/214/indicacao_067_patrolamento.pdf</t>
+  </si>
+  <si>
+    <t>Necessidade de patrolamento e ensaibramento da Rua São Pedro localizada em Areia Branca dos Assis.</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/218/indicacao_068_2026_ampliacao_do_cemiterio_da_comunidade_do_diamante_-_gizelly.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre realização de estudos e providências visando a ampliação do Cemitério da Comunidade do Diamante, no Município de Mandirituba.”.</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>Fernando Teixeira, Gizelly Leal Camargo</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/219/indicacao_no_69_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre realização de estudos e providências visando a construção de uma praça pública no local onde anteriormente funcionava a antiga escolinha desativada, no bairro Quatro Pinheiros (Cirilio), no Município de Mandirituba.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/220/indicacao_no_70_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre realização de estudos e providências visando que sejam realizadas melhorias no sistema de escoamento de água nos pontos de ônibus localizados nas margens da BR 116 na comunidade de Quatro Pinheiros, no Município de Mandirituba.</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/221/indicacao_071_-__agendamento_do_transporte_sanitario.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a realização de agendamento do transporte sanitário por meio de WhatsApp e Telefone, no âmbito de Mandirituba e dá outras providências."</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/222/indicacao_072_-_reaproveitamento_dos_pavers_para_execucao_de_calcamento_nos_estaciomentos_das_escolas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reaproveitamento dos pavers (blocos de concreto) e paralelepipedos retirados durante as obras de revitalização das avenidas Brasil e Paraná para a execução de calçamento nos estacionamentos destinados a veículos e ônibus das escolas municipais, no âmbito de Mandirituba e dá outras providências."</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/223/indicacao_073_-_instalacao_de_academia_ao_ar_livre_parque_infantil_e_reforma_da_escolinha_....pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a instalação de uma academia ao ar livre, de um parquinho infantil, bem como sobre a reforma da escolinha e de seu entorno na Comunidade do Diamante, no Município de Mandirituba, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>Req</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/29/requerimento_001_-_gizelly.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que o presente subscreve, no uso de suas atribuições legais e regimentais, REQUER, após ouvido o Plenário, que seja encaminhado ofício ao_x000D_
+Poder Executivo Municipal, por meio da Secretaria competente, solicitando que seja notificada a empresa OI S.A., responsável pela torre de telefonia instalada em terreno localizado na região central do Município de Mandirituba, para que realize, com urgência, a limpeza e roçada do referido terreno.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/30/requerimento_002_-_gizelly.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, no uso de suas atribuições legais e regimentais, REQUER, após ouvido o Plenário, que seja encaminhado ofício_x000D_
+à Companhia Paranaense de Energia - COPEL, solicitando a realização de vistoria técnica e adoção de providências no Bairro Campo do Capão, no Município de Mandirituba, em razão das quedas frequentes e constantes de energia elétrica registradas na localidade.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/31/requerimento_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Diogo Cabeção que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações detalhadas e documentos sobre os gastos da Secretaria Municipal de Obras no exercício de 2025, devendo constar obrigatoriamente no relatório de resposta:</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/54/requerimento_004_2026_questionamentos_saibreira_-_alex.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo Municipal, em conjunto às Secretarias competentes, esteja informando a esta Casa de Leis como está o andamento do_x000D_
+contrato realizado entre a Prefeitura de Mandirituba e a saibreira documentada para servir como ponto de extração de saibro; solicita-se informações sobre termos, validade, retiradas e funcionamento em geral.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/72/requerimento_005_2026_mocao_rosilene_-_gizelly.pdf</t>
+  </si>
+  <si>
+    <t>Requer que a Câmara Municipal de Mandirituba esteja agendando uma Sessão Solene para entrega de Moção de Reconhecimento em homenagem à Rosilene Vonsovicz Weber, em homenagem a todo o serviço prestado em prol de Mandirituba ao longo dos últimos anos.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/73/requerimento_006_2026_obras_divisa_quitandinha-mandirituba_-_gizelly.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações e providências quanto à formalização de acordo intermunicipal para utilização de poço localizado no Município de Quitandinha para abastecimento de comunidade de Mandirituba. Solicita desta forma que o Poder Executivo informe se existem tratativas formais entre o Município de Mandirituba e o Município de Quitandinha acerca da utilização do poço localizado na divisa dos municípios; se há previsão de formalização de Termo de Cooperação ou Convênio Intermunicipal e qual o estágio atual das negociações._x000D_
+_x000D_
+Requer ainda que, sendo viável tecnicamente, sejam adotadas providências para formalização do acordo, considerando a importância do abastecimento para a comunidade beneficiada.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/64/requerimento_007-2026_festa_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Diogo Cabeção que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações detalhadas sobre a execução financeira e a gestão do evento alusivo aos 65 anos do município, ocorrido nos dias 25, 26 e 27 de julho de 2025, no Parque Municipal de Eventos Ângelo Zeglin Palú</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/65/requerimento_fiscal_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Diogo Cabeção que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando que, por meio da Secretaria Municipal de Fazenda/Finanças</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/70/requerimento_009_2026_nomeacao_policlinica_-_fernando.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo Municipal, esteja procedendo com a nomeação da Policlínica Municipal conforme a Lei Municipal 1.083/2020, de 02 de junho de 2020, instalando uma placa de identificação da correta denominação: Policlínica Municipal Prefeito Erotides Ângelo Nichele.</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/82/requerimento_010_leilao.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Diogo Cabeção que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando que, por meio das Secretarias Municipais de Fazenda e de Transportes, prestem-se as seguintes informações relativas ao Leilão Eletrônico nº 001/2025 e à saúde financeira do município.</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/85/requerimento_011_2026_-_vale_alimentacao_reajuste_-__alex.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo Municipal, em conjunto às Secretarias competentes, _x000D_
+informe a esta Casa de Leis se há previsão de reajustar o auxílio-refeição pago _x000D_
+mensalmente aos servidores da Prefeitura de Mandirituba referente aos anos de _x000D_
+2025 e 2026, tendo em vista que o valor pago atualmente já se encontra defasado _x000D_
+há muito tempo e não acompanha o valor gasto diariamente em uma refeição de _x000D_
+qualidade; sugerimos que seja analisada a possibilidade de reajuste para ser _x000D_
+disponibilizado o quanto antes, de tal forma que os funcionários poderão aproveitar _x000D_
+este aumento no benefício de maneira imediata.</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/96/requerimento_012_emprestimo_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de esclarecimentos técnicos e documentos complementares relativos ao Projeto de Lei nº 21/2026 (Operação de Crédito de R$ 20.000.000,00).</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/94/requerimento_013_atas_de_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Diogo Cabeção, no uso de suas atribuições regimentais e no exercício do seu dever constitucional de fiscalização, requer à Mesa Diretora atas das comissões, lista de presença e pareceres referentes ao ano de 2025.</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/102/requerimento_emprestimo_10_milhoes_014-2026..pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Requer informações detalhadas sobre o Contrato de Financiamento nº 0643063-78 (FINISA) firmado com a Caixa Econômica Federal no valor de R$ 10.000.000,00._x000D_
+O Vereador Diogo Cabeção que este subscreve, no uso de suas atribuições regimentais e no exercício de sua função fiscalizadora, conferida pelo Art. 31 da Constituição Federal e pela Lei Orgânica do Município, requer que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, Felipe Claudino Machado, o seguinte pedido de informações.</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/105/requerimento_015_2026_-_relacao_de_servidores_-__alex.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo Municipal, em conjunto às Secretarias competentes, _x000D_
+preste informações detalhadas a esta Casa de Leis acerca dos funcionários _x000D_
+disponibilizados por meio de empresa terceirizada, conforme os pontos abaixo: _x000D_
+- Quantitativo e Custos: Informar o número total de funcionários contratados _x000D_
+através da referida empresa e qual o valor total pago mensalmente pela _x000D_
+municipalidade por este contrato; _x000D_
+- Identificação: Fornecer a relação nominal de todos os funcionários vinculados _x000D_
+à empresa que prestam serviços ao município; _x000D_
+- Lotação: Especificar em quais Secretarias e setores cada um desses _x000D_
+funcionários está exercendo suas atividades atualmente.</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/113/requerimento_016-2026_mocao_jornalista.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja concedida Moção de Aplausos ao jornalista Isaak Almeida, em reconhecimento ao relevante trabalho que vem desempenhando no município de Mandirituba, levando informação à população com responsabilidade, transparência e compromisso com a verdade.</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/114/requerimento_017_-_2026_-_monitora_-_bairro_retiro.pdf</t>
+  </si>
+  <si>
+    <t>Requer, após ouvido o Plenário, que seja encaminhado ao Poder Executivo Municipal, através da Secretaria competente (Educação/Transporte Escolar), pedido de informações e providências quanto à ausência de monitor(a) no ônibus escolar que atende a comunidade do Retiro.</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/127/requeriento_18.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a apreciação e o encaminhamento à esta Câmara Municipal do Projeto de Lei que altera a Lei Municipal nº 911, de 20 de março de 2017, para modernizar o Programa “Mão Amiga” por meio da criação do Programa Municipal de Transferência de Renda “Cartão Mão Amiga”, nos termos do anteprojeto elaborado</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/128/requerimento_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Diogo Cabeção, que este subscreve, na forma regimental e com fundamento nos arts. 29, inciso VII, e 31 da Constituição Federal, na Lei Orgânica do Município de Mandirituba, na Lei de Acesso à Informação (Lei Federal nº 12.527/2011), na Lei de Responsabilidade Fiscal (Lei Complementar nº 101/2000), no Decreto-Lei nº 201/1967, na Lei de Improbidade Administrativa (Lei nº 8.429/1992) e no Regimento Interno da Câmara Municipal, vem, respeitosamente, requerer ao Excelentíssimo Senhor Prefeito Municipal o envio de expediente oficial com informações detalhadas, completas e documentos comprobatórios originais sobre os seguintes temas, os quais se interligam e dizem respeito à transparência, legalidade, moralidade e eficiência na gestão dos recursos públicos no exercício de 2025 e início de 2026.</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/144/requerimento_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Diogo Cabeção que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando que, por meio das Secretarias Municipais de Habitação, Obras e Fazenda, prestem-se as seguintes informações relativas ao Contrato nº 28/2026 (Construção de 40 Unidades Habitacionais - MCMV/FNHIS)</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/145/requerimento_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador DIOGO CABEÇÃO, no uso de suas atribuições legais e regimentais, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio das secretarias competentes, prestem-se as seguintes informações relativas à recente reforma do Ginásio de Esportes Municipal (Mandiritubão)</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/146/requerimento_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: REITERAÇÃO IMPRETERÍVEL de todos os pedidos de informações não atendidos (Requerimentos nº 003, 007, 008, 010, 012, 013, 014 e 019/2026)._x000D_
+O Vereador DIOGO CABEÇÃO, fundamentado nos Arts. 29, VII, e 31 da Constituição Federal , na Lei Orgânica do Município , na Lei de Acesso à Informação (Lei nº 12.527/2011) e no Decreto-Lei nº 201/1967, vem, mui respeitosamente, REITERAR a solicitação de resposta imediata aos seguintes expedientes, cujos prazos legais e regimentais já se encontram expirados ou em vias de omissão</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/156/requerimento_023_2026_solicita_denominacao_de_via_publica_rua_jose_lima_araujo_-_alex.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo Municipal, em conjunto às Secretarias_x000D_
+competentes, estejam procedendo com a denominação da via pública existente na_x000D_
+localidade Pedra Preta conforme se orienta: Rua José Lima Araújo, com 1,6 Km de_x000D_
+extensão e 8m de largura, com seu início nas coordenadas 25°54'18.8"S_x000D_
+49°19'33.3"W e término nas coordenadas 25°54'40.6"S 49°18'45.1"W.</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/157/requerimento_024_2026_solicita_denominacao_de_via_publica_rua_paulo_kosloski_-_alex.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo Municipal, em conjunto às Secretarias_x000D_
+competentes, estejam procedendo com a denominação da via pública existente na_x000D_
+localidade Avencal conforme se orienta: Rua Paulo Kosloski, com 1,4 Km de extensão_x000D_
+e 8m de largura, com seu início nas coordenadas 25°54'59.4"S 49°23'23.9"W e_x000D_
+término nas coordenadas 25°55'34.2"S 49°23'05.3"W.</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/224/requerimento_025.pdf</t>
+  </si>
+  <si>
+    <t>requer que a Câmara Municipal de Mandirituba esteja disponibilizando a entrega de moção de aplausos/reconhecimento  homenagem à Família Acolhedora do município.</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/225/requerimento_026_2026_mocao_julio_-_alex.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa Diretora, após deliberação do Plenário, que esta Casa _x000D_
+Legislativa encaminhe uma Moção de Aplausos ao Senhor Julio Carvalho, para _x000D_
+expressar a mais sincera homenagem e reconhecimento deste Poder Legislativo por _x000D_
+sua trajetória de dedicação, liderança comunitária e pelos relevantes serviços _x000D_
+prestados à população de Mandirituba.</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/226/requerimento_027_2026_ponte_espigao_-_alex.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo Municipal, através da Secretaria de Obras ou _x000D_
+pasta competente, preste informações detalhadas a esta Casa de Leis sobre o prazo _x000D_
+definitivo para a manutenção e reforma da ponte localizada no Bairro Espigão das _x000D_
+Antas; solicita-se um posicionamento atualizado sobre o cronograma de execução, _x000D_
+tendo em vista que esta cobrança já foi objeto de proposição anterior nesta Casa e a _x000D_
+comunidade aguarda providências.</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/227/requerimento_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de cópias de instrumentos contratuais, demonstrativos de desembolso e relatórios de execução financeira das Leis Municipais nº 1.451/2025 e nº 1.452/2025.</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>Felipe Machado</t>
+  </si>
+  <si>
+    <t>Pedido de Urgência - Projeto de Lei 42:  “Dispõe sobre o Plano de Custeio do Regime Próprio de Previdência Social dos Servidores do Município de Mandirituba, conforme determina o artigo 1º, I da Lei Federal nº 9.717/1998 e do art. 16 da Lei Municipal nº 514/2009”.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/10/ccf_000052.pdf</t>
+  </si>
+  <si>
+    <t>SUMULA: “Dispõe sobre o tombamento, proteção e preservação do patrimônio cultural municipal da Capela de Santo Antônio de Quatro Pinheiros, no Município de Mandirituba, Paraná e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/8/ccf_000053.pdf</t>
+  </si>
+  <si>
+    <t>SUMULA: “Institui as Diretrizes para a Política Municipal de Prevenção e Erradicação do Trabalho Infantil, Proteção ao Adolescente Trabalhador e Promoção de Renda e Qualificação Profissional para Famílias em Situação de Vulnerabilidade Socioeconômica no Município de Mandirituba”</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/9/ccf_000054.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: “Institui o “Dia Municipal dos Direitos Humanos e do Cuidado com a Mãe Terra” no Município de Mandirituba e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/12/order_sheet_077665.pdf</t>
+  </si>
+  <si>
+    <t>Revoga (anula) a Lei Municipal n.º 1.177/2021.</t>
+  </si>
+  <si>
     <t>Plenário - PLENA</t>
   </si>
   <si>
-    <t>https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/14/projeto_de_lei_005-2026_-_mesa_-_revisao_geral.pdf</t>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/14/projeto_de_lei_005-2026_-_mesa_-_revisao_geral.pdf</t>
   </si>
   <si>
     <t>Fixa o percentual a título de revisão geral anual da remuneração dos servidores e vereadores da Câmara Municipal de Mandirituba.</t>
   </si>
   <si>
-    <t>20</t>
-[...8 lines deleted...]
-    <t>https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/20/projeto_de_lei_bbb_-_2026_-_altera_dispositivos_que_especifica_da_lei_municipal_n._451_de_27_de_agosto_de_2008_e_da_outras_providencias_assinado.pdf</t>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/63/projeto_de_lei_006_-_2026_-_altera_dispositivos_que_especifica_da_lei_municipal_n._1.446_de_26_de_fevereiro_de_2025_e_da_outras_providencias_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Altera dispositivos que especifica da Lei Municipal n.º 1.446, de 26 de fevereiro de 2025, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/26/order_sheet_078019.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica protocolo de intenções para constituição do Consórcio Intermunicipal Multitarifário CONSULEP.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/20/projeto_de_lei_bbb_-_2026_-_altera_dispositivos_que_especifica_da_lei_municipal_n._451_de_27_de_agosto_de_2008_e_da_outras_providencias_assinado.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos que especifica da Lei Municipal n.º 451, de 27 de agosto de 2008, e dá outras providências.”</t>
   </si>
   <si>
-    <t>26</t>
-[...17 lines deleted...]
-    <t>https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/25/lei_agua_2_via.pdf</t>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/44/projeto_de_lei_009-2026_2a_via_contas.pdf</t>
   </si>
   <si>
     <t>Proíbe a cobrança de taxas pela emissão de segunda via impressa ou física de faturas, boletos, carnês e contratos por empresas públicas e privadas no Município, garantindo o direito de acesso aos cidadãos sem meios digitais, e dá outras providências.</t>
   </si>
   <si>
-    <t>23</t>
-[...5 lines deleted...]
-    <t>https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/23/projeto_de_lei_010_-_2026_-_cria_o_conselho_municipal_de_esporte_e_da_outras_providencias_1_1_assinado.pdf</t>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/23/projeto_de_lei_010_-_2026_-_cria_o_conselho_municipal_de_esporte_e_da_outras_providencias_1_1_assinado.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Esporte e dá outras providências.</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>1</t>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/32/projeto_de_lei_012_-_2026_-_altera_dispositivos_que_especifica_da_lei_municipal_n._907_de_13_de_marco_de_2017_e_da_outras_providencias_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos que especifica da Lei Municipal n.º 907, de 13 de março de 2017, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/33/projeto_de_lei_012_-_2026_-_altera_dispositivos_que_especifica_da_lei_municipal_n._907_de_13_de_marco_de_2017_e_da_outras_providencias_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos que especifica da Lei Municipal n.º 1.268, de 21 de junho de 2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/41/projeto_de_lei_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição de exclusão de comentários e bloqueio de usuários nas redes sociais oficiais da Administração Pública Direta e Indireta e do Poder Legislativo do Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_014-_2026_-_altera_dispositivos_que_especifica_da_lei_municipal_n._1.268_de_21_de_junho_de_2023_e_da_outras_providencias_2_assinado_1_removed.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: “Altera dispositivos que especifica da Lei Municipal n.º 1.268, de 23 de março de 2023, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/37/projeto_de_lei_n._015_-_2026_-_altera_dispositivos_que_especifica_da_lei_municipal_n._1.181_de_08_de_dezembro_de_2021_e_da_outras_providencias_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos que especifica da Lei Municipal n.º 1.181, de 08 de dezembro de 2021, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/39/projeto_de_lei_n._016_-_2026_-_altera_dispositivos_que_especifica_da_lei_municipal_n._1.225_de_16_de_setembro_de_2022_e_da_outras_providencias._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos que especifica da Lei Municipal n.º 1.225, de 16 de setembro de 2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/57/17-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Institui o Banco de Ideias Legislativas no Município de Mandirituba e dá outras providências."</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/34/projeto_de_lei_018_-_2026_-_institui_o_fundo_municipal_do_turismo_-_fumtur_e_da_outras_providencias_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Fundo Municipal do Turismo - FUMTUR e dá Outras Providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/35/projeto_de_lei_019_-_2026_-_revoga_a_lei_municipal_n._1.433_de_23_de_dezembro_de_2024._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal n.°1.433, de 23 de dezembro de 2024.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/45/projeto_de_lei_020-2026_-_brenda_-_utilidade_publica_convencao_-_brenda.pdf</t>
+  </si>
+  <si>
+    <t>SUMULA: “Declara de Utilidade Pública a Convenção Evangélica Brasileira dos Que Guardam os Mandamentos de Deus e Batizam em Nome do Senhor Jesus Cristo e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/36/pr_lei_21-2026_fomento_parana_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A., E DÁ OUTRAS PROVIDÊNCIAS - SANCIONADO COMO LEI N.º 1.535/2026</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/112/projeto_de_lei_22_-_institui_o_fundo_municipal_de_esporte_e_da_outras_providencias_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Fundo Municipal do Esporte e dá Outras Providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/59/projeto_lei_023_2026_-_abertura_credito_adicional_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir crédito Adicional Especial no orçamento Geral do Município.</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/76/projeto_de_lei_024-2026_-_gizelly_-_hora_atividade_professores.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Dispõe sobre a possibilidade de realização da hora-atividade dos profissionais do magistério da rede pública municipal de ensino em regime de teletrabalho, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/77/projeto_de_lei_025-2026_-_gizelly_-_cidade_limpa_mandirituba.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Institui o Programa “Cidade Limpa Mandirituba” e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/74/projeto_de_lei_026-2026_-_ila_-_proibicao_de_contratacao_servicos_de_entrega_realizados_por_motocicletas_adulteradas.pdf</t>
+  </si>
+  <si>
+    <t>SUMULA: “Dispõe sobre a proibição de estabelecimentos comerciais contratarem serviços de entrega realizados por motocicletas com escapamento adulterado ou com ruído excessivo no município.”</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Dispõe sobre a concessão de título de cidadão honorário a José Francisco Buhrer.”</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/86/projeto_de_lei_028-2026_descubra_mandirituba.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Descubra Mandirituba – Centro Municipal de Informações Turísticas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/95/projeto_de_lei_029-2026_-_chupel_-_utilidade_publica__ctg.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal o Centro de Tradições Gaúchas Mandirituba – CTG Mandirituba, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/110/projeto_de_lei_030-2026_-_ila_-_utilidade_publica_equoterapia_ivo_clemente.pdf</t>
+  </si>
+  <si>
+    <t>“Declara de Utilidade Pública a Associação de Equoterapia Ivo Clemente e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/111/projeto_de_lei_n._31_-_2026_-_institui_a_coordenadoria_municipal_de_protecao_e_defesa_civil_compde.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Coordenadoria Municipal de Proteção e Defesa Civil – COMPDEC, cria o Fundo Municipal de Proteção e Defesa Civil – FUMPDEC no Município de Mandirituba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/129/projeto_de_lei_n._32_-_2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal n.º 1.384, de 27 de maio de 2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/131/projeto_de_lei_33-_2026_-_cria_o_conselho_municipal_do_esporte_e_da_outras_providencias_assinado.pdf</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/132/pl_34_-_autoriza_o_poder_executivo_municipal_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_e_da_outras_providencias_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abertura de Crédito Adicional Especial no Orçamento Geral do Município e dá outras providências</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>“Autoriza a Câmara Municipal de Mandirituba a compartilhar a Comissão de Licitação com a Autarquia Previdenciária Municipal e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/134/projeto_de_lei_036-2026_-_cadeiras_preferenciais.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de as Escolas Públicas e Privadas disponibilizarem cadeiras em locais determinados nas salas de aulas aos portadores de transtorno de Déficit de Atenção e Hiperatividade - TDAH no Município de Mandirituba, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/216/projeto_de_lei_37_-_2026_-_fixa_o_percentual_a_titulo_de_revisao_geral_anual_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Fixa o percentual à título de revisão_x000D_
+geral anual da remuneração do exercício de 2026 e_x000D_
+dá outras providências”.</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/143/projeto_de_lei_038_-_denominacao_galeria_de_presidentes_-_brenda.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a denominação da Galeria de Presidentes da Câmara Municipal de Mandirituba e dá outras providências”</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/158/projeto_de_lei_39_-_2026_-_altera_e_acrescenta_dispositivos_a_lei_municipal_n_875-16_para_criar_o_fundo_municipal_do_parque_municipal_angelo_zeglin_palu_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera e acrescenta dispositivos à Lei Municipal nº 875/2016, para criar o Fundo Municipal do Parque Municipal Ângelo Zeglin Palu (FMPM) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/159/projeto_de_lei_040-2026_-_brenda_-_utilidade_publica_apram.docx</t>
+  </si>
+  <si>
+    <t>“Declara de Utilidade Pública a Associação dos Produtores Rurais de Mandirituba e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/160/projeto_de_lei_041-2026_-_gizelly_-_utilidade_publica_aciam.pdf</t>
+  </si>
+  <si>
+    <t>“Declara de Utilidade Pública a Associação Comercial, Industrial e Agropecuária Mandirituba – ACIAM.”</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/213/proj_lei_042-2026_equacao_deficit_atuarial_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o Plano de Custeio do Regime Próprio de Previdência Social dos Servidores do Município de Mandirituba, conforme determina o artigo 1º, I da Lei Federal nº 9.717/1998 e do art. 16 da Lei Municipal nº 514/2009”.</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/217/projeto_de_lei_043-2026_-_diogo_-_utilidade_publica_autos_antigos.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública o Clube Autos Antigos Mandirituba.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/13/projeto_de_lei_complementar_001-2026_assinado.pdf</t>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/13/projeto_de_lei_complementar_001-2026_assinado.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera dispositivo que especifica da Lei Complementar n.º 53, de 10 de novembro de 2021”.</t>
   </si>
   <si>
-    <t>21</t>
-[...2 lines deleted...]
-    <t>https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/21/projeto_de_lei_complementar_n._002_-_2026_-_altera_dispositivos_da_lei_n._02.1991_1_assinado.pdf</t>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/21/projeto_de_lei_complementar_n.o_002_-_2026_-_altera_dispositivos_da_lei_n.o_02.1991_assinado.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo que especifica da Lei n.º 02, de 22 de fevereirto de 1991, e dá outras providências.</t>
   </si>
   <si>
-    <t>27</t>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/60/projeto_de_lei_complementar_n._003_-_2026_-_autoriza_o_poder_executivo_a_conceder_isencao_do_imposto_sobre_servicos_iss__conforme_especifica_e_da_outras_providencias_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a conceder isenção do Imposto Sobre Serviços – ISS –, conforme especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/61/projeto_de_lei_complementar_n._004_-_2026_-_altera_dispositivo_que_especifica_da_lei_complementar_n._53.2021_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivo que especifica da Lei Complementar n.º 53, de 10 de novembro de 2021.</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/130/projeto_de_lei_complementar_n._005_-_2026_-dispoe_sobre_regularizacao_fundiaria_urbana_reurb_no_municipio_de_mandirituba_e_da_outras_providencias_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre regularização fundiária urbana – REURB no Município de Mandirituba, Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/135/projeto_de_lei_complementar_007-2026_-_altera_art._37_e_49_e_dispositivos_da_lei_complementar_42_2019.pdf</t>
+  </si>
+  <si>
+    <t>“Altera Art. 37 e 49 e dispositivos da Lei Complementar 42/2019, de 06 de novembro de 2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.mandirituba.pr.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Oficio 01</t>
   </si>
   <si>
-    <t>22</t>
-[...5 lines deleted...]
-    <t>https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/22/oficio_023-2026.pdf</t>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/22/oficio_023-2026.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Transferência de Rede de Energia Elétrica Localizada em Área de Mata.</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>PELON</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/11/order_sheet_077685.pdf</t>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/11/order_sheet_077685.pdf</t>
   </si>
   <si>
     <t>SUMULA: “Altera dispositivos que especifica da Lei Orgânica Municipal e dá outras providências."_x000D_
 Este dispositivo altera a Lei Orgânica de Mandirituba para estabelecer as regras de transição de aposentadoria dos servidores municipais que ingressaram até 06/02/2022.</t>
   </si>
   <si>
-    <t>PLE</t>
-[...41 lines deleted...]
-    <t>15</t>
+    <t>147</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/147/mocao_de_repudio_001.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Moção de Repúdio ao Chefe do Poder Executivo Municipal de Mandirituba pela sistemática omissão no dever de transparência e desrespeito às prerrogativas de fiscalização do Poder Legislativo._x000D_
+O Vereador DIOGO CABEÇÃO, no uso de suas atribuições legais e regimentais, submete ao Plenário desta Casa de Leis a presente MOÇÃO DE REPÚDIO contra a conduta do Excelentíssimo Senhor Prefeito Municipal, em razão dos fatos abaixo expostos:</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>Atos de Mesa</t>
   </si>
   <si>
     <t>Estabelece calendário de feriados no âmbito da Câmara Municipal de Mandirituba</t>
   </si>
   <si>
-    <t>19</t>
+    <t>161</t>
+  </si>
+  <si>
+    <t>Ata</t>
+  </si>
+  <si>
+    <t>Ata de Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>Alex Miguel dos Santos - Presente_x000D_
+Altair Soares Ferreira - Presente_x000D_
+Brenda Carolina Lecheta - Presente_x000D_
+Diogo Michael Plahinse - Presente_x000D_
+Edina Osvaldo Rosa da Rocha - Presente_x000D_
+Fernando Luiz Teixeira - Presente_x000D_
+Gizelly Aparecida Leal de Camargo - Presente_x000D_
+Guilherme Antonio Chupel de Castro - Presente_x000D_
+Tadeu Benedito Machado - Presente</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/162/ata_2o_sessao_ordinaria_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/164/ata_4o_sessao_ordinaria_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/165/ata_5o_sessao_ordinaria_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/210/ata_6o_sessao_ordinaria_-_2026.pdf</t>
   </si>
   <si>
     <t>ATAEX</t>
   </si>
   <si>
-    <t>Ata de sessão legislativa Extraordinária</t>
-[...2 lines deleted...]
-    <t>https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/19/ata_1o_extra_-_2026.pdf</t>
+    <t>Ata de Sessão Extraordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/19/ata_1a_sessao_extraordinaria_-_2026.pdf</t>
   </si>
   <si>
     <t>Ata da 1º Sessão Extraordinária de 2026.</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/166/ata_2a_sessao_extraordinaria_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 2ª Sessão Extraordinária de 2026</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>Ata da 3ª Sessão Extraordinária de 2026</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/168/ata_4o_sessao_extraordinaria_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 4ª Sessão Extraordinária de 2026</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>Ata da 5ª Sessão Extraordinária de 2026</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/170/ata_6o_sessao_extraordinaria_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 6ª Sessão Extraordinária de 2026</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/211/ata_7o_sessao_extraordinaria_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Alex Miguel dos Santos - Presente_x000D_
+Altair Soares Ferreira - Ausente_x000D_
+Brenda Carolina Lecheta - Presente_x000D_
+Diogo Michael Plahinse - Presente_x000D_
+Edina Osvaldo Rosa da Rocha - Presente_x000D_
+Fernando Luiz Teixeira - Ausente_x000D_
+Gizelly Aparecida Leal de Camargo - Ausentee_x000D_
+Guilherme Antonio Chupel de Castro - Presente_x000D_
+Tadeu Benedito Machado - Ausente</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/212/ata_8o_sessao_extraordinaria_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Alex Miguel dos Santos - Presente_x000D_
+Altair Soares Ferreira - Ausente_x000D_
+Brenda Carolina Lecheta - Presente_x000D_
+Diogo Michael Plahinse - Presente_x000D_
+Edina Osvaldo Rosa da Rocha - Presente_x000D_
+Fernando Luiz Teixeira - Presente_x000D_
+Gizelly Aparecida Leal de Camargo - Ausente_x000D_
+Guilherme Antonio Chupel de Castro - Presente_x000D_
+Tadeu Benedito Machado - Ausente</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Mensagem de Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/99/mensagem_de_veto_n.o_01_-_2026_-_projeto_de_lei_ordinaria_013_-_2026_-_veto_total_-_protocolado.pdf</t>
+  </si>
+  <si>
+    <t>Veto integral  ao Projeto de Lei n.º 013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -616,68 +2104,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/24/indicacao_-_02-2026_-_lombada_moleta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/14/projeto_de_lei_005-2026_-_mesa_-_revisao_geral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/20/projeto_de_lei_bbb_-_2026_-_altera_dispositivos_que_especifica_da_lei_municipal_n._451_de_27_de_agosto_de_2008_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/26/order_sheet_078019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/25/lei_agua_2_via.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/23/projeto_de_lei_010_-_2026_-_cria_o_conselho_municipal_de_esporte_e_da_outras_providencias_1_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/13/projeto_de_lei_complementar_001-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/21/projeto_de_lei_complementar_n._002_-_2026_-_altera_dispositivos_da_lei_n._02.1991_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/22/oficio_023-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/11/order_sheet_077685.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/8/ccf_000053.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/9/ccf_000054.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/10/ccf_000052.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/12/order_sheet_077665.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/19/ata_1o_extra_-_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/55/indicacao_001_2026_alarmes_creche_quatro_pinheiros_-_brenda.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/24/indicacao_-_02-2026_-_lombada_moleta.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/49/indicacao_003_2026_asfalto_trevo_quatro_pinheiros_-_brenda.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/28/indicacao_004_-_edina.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/38/indicacao_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/40/indicacao_0062026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/50/indicacao_007_2026_asfalto_espigao_-_brenda.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/48/indicacao_008_2026_divisao_farmacias_-_ila.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/47/indicacao_009_2026_linha_onibus_escolar_queimados_ii_-_ila.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/46/indicacao_010_2026_linha_onibus_escolar_vila_brasilia_-_ila.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/51/indicacao_011_2026_troca_lampadas_ginasio_espigao_-_alex.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/52/indicacao_012_2026_patrolamento_estrada_do_siqueira_-_alex.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/62/ind_13_2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/66/indicacao_014_2026_instalacao_tachoes_otavio_jesus_biscaia_-_gizelly.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/69/indicacao_015_2026_patrolamento_estrada_campestre_-_chupel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/67/indicacao_016_2026_manutencao_praca_queimados_-_tadeu.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/68/indicacao_017-2026_galeria_pluvial_-_ila.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/80/ind_18_2026_-_brenda_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/81/indicacao_019_2026_-_disponibilizacao_de_cones_-_alex.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/84/indicacao_020_2026_-_monitoramento_de_bordo_-_alex.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/83/indicacao_pista_do_grau.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/78/indicacao_pediatra.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/79/indicacao_ambulancias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/87/indicacao_no_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/88/indicacao_025-2026_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/89/indicacao_026_2026_mudanca_ponto_de_onibus_-_gizelly.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/93/indicacao_028_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/91/indicacao_029_2026_ponto_de_onibus_mireille_-_gizelly.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/92/indicacao_030_2026_lombada_francisco_de_assis_pereira_magalhaes_-_edina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/103/indicacao_031_2026_-_patrolamento_da_estrada_vereador_joao_pereira_da_cruz_-_alex.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/97/indicacao_032_2026_melhorias_canchas_-_ila.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/104/indicacao_034_2026_-_patrolamento_da_estrada_antonio_alves_pires-_alex.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/100/indicacao_0362026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/101/indicacao_0372026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/106/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/107/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/115/indicacao_040_-__abertura_do_parque_municipal.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/116/indicacao_041_-__central_de_agendamento.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/117/indicacao_042_2026_asfalto_estradas_lima_e_vila_dos_pereiras_-_brenda.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/118/indicacao_043_2026_asfalto_vila_portes_-_brenda_e_chupel.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/119/indicacao_044-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/120/indicacao_045_2026_iluminacao_e_desobstrucao_manilha_-_ganchinho.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/121/indicacao_046_2026_instalacao_de_ponto_de_onibus_-_rocinha.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/122/indicacao_047_2026_-_ampliacao_da_frota_de_ambulancias_do_samu_-_alex.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/123/indicacao_048_2026_-_ambulancia_fixa_com_atendimento_24_horas_para_o_distrito_de_areia_branca_dos_assis-_alex.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/124/indicacao_049-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/125/indicacao_050_-__implantacao_de_ubs_vila_brasilia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/126/indicacao_051_-__instalacao_de_iluminacao_em_torno_do_ginasio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/139/indicacao_053_2026_-_patrolamento_da_estrada_principal_do_guapiara_-_alex_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/138/indicacao_054_2026_-_pedido_de_ponto_de_onibus_rua_jose_lader_de_melo-_alex_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/140/indicacao_055-2026_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/142/indicacao_056_-__instalacao_de_abrigo_de_ponto_de_onibus_queimados.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/141/indicacao_057_-__designacao_de_um_guarda_municipal_para_camera_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/137/indicacao_058_2026_lombada_estrada_lima_-_brenda.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/148/indicacao_059_2026_lixeira_joao_barbosa_mendes_-_brenda.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/149/indicacao_0602026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/150/indicacao_061_manutencao_ponte.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/151/indicacao_062_2026_manutencao_rua_serafina_-_gizelly.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/152/indicacao_063_2026_hora_atividade_-_gizelly.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/153/indicacao_064_2026_-_maio_amarelo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/154/indicacao_065_-__aquisicao_de_materiais_e_utensilios_de_cozinha_para_os_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/155/indicacao_066_-__contratacao_de_mais_professoras_para_a_rede_de_ensino_municipal_cmeis.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/214/indicacao_067_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/218/indicacao_068_2026_ampliacao_do_cemiterio_da_comunidade_do_diamante_-_gizelly.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/219/indicacao_no_69_de_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/220/indicacao_no_70_de_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/221/indicacao_071_-__agendamento_do_transporte_sanitario.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/222/indicacao_072_-_reaproveitamento_dos_pavers_para_execucao_de_calcamento_nos_estaciomentos_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/223/indicacao_073_-_instalacao_de_academia_ao_ar_livre_parque_infantil_e_reforma_da_escolinha_....pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/29/requerimento_001_-_gizelly.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/30/requerimento_002_-_gizelly.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/31/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/54/requerimento_004_2026_questionamentos_saibreira_-_alex.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/72/requerimento_005_2026_mocao_rosilene_-_gizelly.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/73/requerimento_006_2026_obras_divisa_quitandinha-mandirituba_-_gizelly.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/64/requerimento_007-2026_festa_de_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/65/requerimento_fiscal_008-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/70/requerimento_009_2026_nomeacao_policlinica_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/82/requerimento_010_leilao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/85/requerimento_011_2026_-_vale_alimentacao_reajuste_-__alex.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/96/requerimento_012_emprestimo_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/94/requerimento_013_atas_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/102/requerimento_emprestimo_10_milhoes_014-2026..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/105/requerimento_015_2026_-_relacao_de_servidores_-__alex.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/113/requerimento_016-2026_mocao_jornalista.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/114/requerimento_017_-_2026_-_monitora_-_bairro_retiro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/127/requeriento_18.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/128/requerimento_019-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/144/requerimento_020-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/145/requerimento_021-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/146/requerimento_022-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/156/requerimento_023_2026_solicita_denominacao_de_via_publica_rua_jose_lima_araujo_-_alex.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/157/requerimento_024_2026_solicita_denominacao_de_via_publica_rua_paulo_kosloski_-_alex.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/224/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/225/requerimento_026_2026_mocao_julio_-_alex.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/226/requerimento_027_2026_ponte_espigao_-_alex.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/227/requerimento_028-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/10/ccf_000052.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/8/ccf_000053.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/9/ccf_000054.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/12/order_sheet_077665.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/14/projeto_de_lei_005-2026_-_mesa_-_revisao_geral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/63/projeto_de_lei_006_-_2026_-_altera_dispositivos_que_especifica_da_lei_municipal_n._1.446_de_26_de_fevereiro_de_2025_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/26/order_sheet_078019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/20/projeto_de_lei_bbb_-_2026_-_altera_dispositivos_que_especifica_da_lei_municipal_n._451_de_27_de_agosto_de_2008_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/44/projeto_de_lei_009-2026_2a_via_contas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/23/projeto_de_lei_010_-_2026_-_cria_o_conselho_municipal_de_esporte_e_da_outras_providencias_1_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/32/projeto_de_lei_012_-_2026_-_altera_dispositivos_que_especifica_da_lei_municipal_n._907_de_13_de_marco_de_2017_e_da_outras_providencias_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/33/projeto_de_lei_012_-_2026_-_altera_dispositivos_que_especifica_da_lei_municipal_n._907_de_13_de_marco_de_2017_e_da_outras_providencias_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/41/projeto_de_lei_13-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_014-_2026_-_altera_dispositivos_que_especifica_da_lei_municipal_n._1.268_de_21_de_junho_de_2023_e_da_outras_providencias_2_assinado_1_removed.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/37/projeto_de_lei_n._015_-_2026_-_altera_dispositivos_que_especifica_da_lei_municipal_n._1.181_de_08_de_dezembro_de_2021_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/39/projeto_de_lei_n._016_-_2026_-_altera_dispositivos_que_especifica_da_lei_municipal_n._1.225_de_16_de_setembro_de_2022_e_da_outras_providencias._assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/57/17-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/34/projeto_de_lei_018_-_2026_-_institui_o_fundo_municipal_do_turismo_-_fumtur_e_da_outras_providencias_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/35/projeto_de_lei_019_-_2026_-_revoga_a_lei_municipal_n._1.433_de_23_de_dezembro_de_2024._assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/45/projeto_de_lei_020-2026_-_brenda_-_utilidade_publica_convencao_-_brenda.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/36/pr_lei_21-2026_fomento_parana_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/112/projeto_de_lei_22_-_institui_o_fundo_municipal_de_esporte_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/59/projeto_lei_023_2026_-_abertura_credito_adicional_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/76/projeto_de_lei_024-2026_-_gizelly_-_hora_atividade_professores.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/77/projeto_de_lei_025-2026_-_gizelly_-_cidade_limpa_mandirituba.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/74/projeto_de_lei_026-2026_-_ila_-_proibicao_de_contratacao_servicos_de_entrega_realizados_por_motocicletas_adulteradas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/86/projeto_de_lei_028-2026_descubra_mandirituba.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/95/projeto_de_lei_029-2026_-_chupel_-_utilidade_publica__ctg.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/110/projeto_de_lei_030-2026_-_ila_-_utilidade_publica_equoterapia_ivo_clemente.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/111/projeto_de_lei_n._31_-_2026_-_institui_a_coordenadoria_municipal_de_protecao_e_defesa_civil_compde.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/129/projeto_de_lei_n._32_-_2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/131/projeto_de_lei_33-_2026_-_cria_o_conselho_municipal_do_esporte_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/132/pl_34_-_autoriza_o_poder_executivo_municipal_a_abertura_de_credito_adicional_especial_no_orcamento_geral_do_municipio_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/134/projeto_de_lei_036-2026_-_cadeiras_preferenciais.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/216/projeto_de_lei_37_-_2026_-_fixa_o_percentual_a_titulo_de_revisao_geral_anual_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/143/projeto_de_lei_038_-_denominacao_galeria_de_presidentes_-_brenda.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/158/projeto_de_lei_39_-_2026_-_altera_e_acrescenta_dispositivos_a_lei_municipal_n_875-16_para_criar_o_fundo_municipal_do_parque_municipal_angelo_zeglin_palu_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/159/projeto_de_lei_040-2026_-_brenda_-_utilidade_publica_apram.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/160/projeto_de_lei_041-2026_-_gizelly_-_utilidade_publica_aciam.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/213/proj_lei_042-2026_equacao_deficit_atuarial_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/217/projeto_de_lei_043-2026_-_diogo_-_utilidade_publica_autos_antigos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/13/projeto_de_lei_complementar_001-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/21/projeto_de_lei_complementar_n.o_002_-_2026_-_altera_dispositivos_da_lei_n.o_02.1991_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/60/projeto_de_lei_complementar_n._003_-_2026_-_autoriza_o_poder_executivo_a_conceder_isencao_do_imposto_sobre_servicos_iss__conforme_especifica_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/61/projeto_de_lei_complementar_n._004_-_2026_-_altera_dispositivo_que_especifica_da_lei_complementar_n._53.2021_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/130/projeto_de_lei_complementar_n._005_-_2026_-dispoe_sobre_regularizacao_fundiaria_urbana_reurb_no_municipio_de_mandirituba_e_da_outras_providencias_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/135/projeto_de_lei_complementar_007-2026_-_altera_art._37_e_49_e_dispositivos_da_lei_complementar_42_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/22/oficio_023-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/11/order_sheet_077685.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/147/mocao_de_repudio_001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/162/ata_2o_sessao_ordinaria_-_2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/164/ata_4o_sessao_ordinaria_-_2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/165/ata_5o_sessao_ordinaria_-_2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/210/ata_6o_sessao_ordinaria_-_2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/19/ata_1a_sessao_extraordinaria_-_2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/166/ata_2a_sessao_extraordinaria_-_2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/168/ata_4o_sessao_extraordinaria_-_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/170/ata_6o_sessao_extraordinaria_-_2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/211/ata_7o_sessao_extraordinaria_-_2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/212/ata_8o_sessao_extraordinaria_-_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mandirituba.pr.leg.br/media/sapl/public/materialegislativa/2026/99/mensagem_de_veto_n.o_01_-_2026_-_projeto_de_lei_ordinaria_013_-_2026_-_veto_total_-_protocolado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H18"/>
+  <dimension ref="A1:H172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="35.5703125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="215.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="36.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="245.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -700,468 +2188,4581 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...13 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D7" t="s">
-[...8 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D8" t="s">
+      <c r="H8" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>45</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
-[...14 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="E10" t="s">
+      <c r="H10" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>45</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B11" t="s">
-[...11 lines deleted...]
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>58</v>
       </c>
-      <c r="B12" t="s">
-[...5 lines deleted...]
-      <c r="D12" t="s">
+      <c r="G12" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="E12" t="s">
+      <c r="H12" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>58</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="E13" t="s">
+      <c r="H13" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B14" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>70</v>
       </c>
       <c r="D15" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>25</v>
+        <v>71</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H16" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>80</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>45</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H18" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>89</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H19" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>93</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>58</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H20" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>97</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>58</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H21" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>100</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>101</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>45</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H22" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>104</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>45</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H23" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>108</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>109</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>45</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H24" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>76</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H25" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>76</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H26" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>120</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>71</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H27" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>124</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>71</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H28" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>25</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H29" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>131</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>71</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>27</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H31" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>138</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>139</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>58</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H32" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>142</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>143</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>45</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>146</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>147</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>45</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H34" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>149</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>150</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>58</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H35" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>153</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>154</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>27</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H36" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>156</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>157</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>32</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H37" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>160</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>161</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>32</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H38" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>164</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>30</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>45</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H39" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>167</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>168</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>45</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H40" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>171</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>45</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H41" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>174</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>175</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>45</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H42" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>178</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>179</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H43" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>182</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>183</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>184</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H44" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>187</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>188</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H45" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>191</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>192</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>71</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H46" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>195</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>52</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>71</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H47" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>198</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>48</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>58</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H48" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>201</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>43</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>58</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H49" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>204</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>21</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>32</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H50" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>207</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>45</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H51" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>210</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>45</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H52" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>213</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>61</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H53" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>215</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>216</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>58</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H54" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>219</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>220</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>58</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H55" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>223</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>32</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H56" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>226</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>227</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>45</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H57" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>230</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>231</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>45</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H58" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>234</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>235</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H59" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>238</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>239</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H60" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>243</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>32</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H61" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>246</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>247</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>27</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H62" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>250</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>65</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>71</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H63" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>253</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>254</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>71</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H64" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>257</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>258</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>76</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H65" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>261</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>262</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>45</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H66" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>265</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>69</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>45</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H67" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>268</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>79</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>27</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H68" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>271</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>84</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>71</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H69" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>274</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>74</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>275</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H70" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>278</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>279</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>275</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H71" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>282</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>283</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>45</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H72" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>286</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>287</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>45</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H73" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>290</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>291</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>45</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H74" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>131</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>294</v>
+      </c>
+      <c r="E75" t="s">
+        <v>295</v>
+      </c>
+      <c r="F75" t="s">
+        <v>71</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H75" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>135</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D76" t="s">
+        <v>294</v>
+      </c>
+      <c r="E76" t="s">
+        <v>295</v>
+      </c>
+      <c r="F76" t="s">
+        <v>71</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H76" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>139</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>22</v>
+      </c>
+      <c r="D77" t="s">
+        <v>294</v>
+      </c>
+      <c r="E77" t="s">
+        <v>295</v>
+      </c>
+      <c r="F77" t="s">
+        <v>32</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H77" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>220</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>26</v>
+      </c>
+      <c r="D78" t="s">
+        <v>294</v>
+      </c>
+      <c r="E78" t="s">
+        <v>295</v>
+      </c>
+      <c r="F78" t="s">
+        <v>58</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H78" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>287</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>31</v>
+      </c>
+      <c r="D79" t="s">
+        <v>294</v>
+      </c>
+      <c r="E79" t="s">
+        <v>295</v>
+      </c>
+      <c r="F79" t="s">
+        <v>71</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H79" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>291</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>36</v>
+      </c>
+      <c r="D80" t="s">
+        <v>294</v>
+      </c>
+      <c r="E80" t="s">
+        <v>295</v>
+      </c>
+      <c r="F80" t="s">
+        <v>71</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H80" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>258</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>40</v>
+      </c>
+      <c r="D81" t="s">
+        <v>294</v>
+      </c>
+      <c r="E81" t="s">
+        <v>295</v>
+      </c>
+      <c r="F81" t="s">
+        <v>32</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H81" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>262</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>44</v>
+      </c>
+      <c r="D82" t="s">
+        <v>294</v>
+      </c>
+      <c r="E82" t="s">
+        <v>295</v>
+      </c>
+      <c r="F82" t="s">
+        <v>32</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H82" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>279</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>49</v>
+      </c>
+      <c r="D83" t="s">
+        <v>294</v>
+      </c>
+      <c r="E83" t="s">
+        <v>295</v>
+      </c>
+      <c r="F83" t="s">
+        <v>18</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H83" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>314</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>53</v>
+      </c>
+      <c r="D84" t="s">
+        <v>294</v>
+      </c>
+      <c r="E84" t="s">
+        <v>295</v>
+      </c>
+      <c r="F84" t="s">
+        <v>32</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H84" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>317</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>57</v>
+      </c>
+      <c r="D85" t="s">
+        <v>294</v>
+      </c>
+      <c r="E85" t="s">
+        <v>295</v>
+      </c>
+      <c r="F85" t="s">
+        <v>58</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H85" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>320</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>62</v>
+      </c>
+      <c r="D86" t="s">
+        <v>294</v>
+      </c>
+      <c r="E86" t="s">
+        <v>295</v>
+      </c>
+      <c r="F86" t="s">
+        <v>32</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H86" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>323</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>66</v>
+      </c>
+      <c r="D87" t="s">
+        <v>294</v>
+      </c>
+      <c r="E87" t="s">
+        <v>295</v>
+      </c>
+      <c r="F87" t="s">
+        <v>32</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H87" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>326</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>70</v>
+      </c>
+      <c r="D88" t="s">
+        <v>294</v>
+      </c>
+      <c r="E88" t="s">
+        <v>295</v>
+      </c>
+      <c r="F88" t="s">
+        <v>32</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H88" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>329</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>75</v>
+      </c>
+      <c r="D89" t="s">
+        <v>294</v>
+      </c>
+      <c r="E89" t="s">
+        <v>295</v>
+      </c>
+      <c r="F89" t="s">
+        <v>58</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H89" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>332</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>80</v>
+      </c>
+      <c r="D90" t="s">
+        <v>294</v>
+      </c>
+      <c r="E90" t="s">
+        <v>295</v>
+      </c>
+      <c r="F90" t="s">
+        <v>32</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H90" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>335</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>85</v>
+      </c>
+      <c r="D91" t="s">
+        <v>294</v>
+      </c>
+      <c r="E91" t="s">
+        <v>295</v>
+      </c>
+      <c r="F91" t="s">
+        <v>71</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H91" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>338</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>89</v>
+      </c>
+      <c r="D92" t="s">
+        <v>294</v>
+      </c>
+      <c r="E92" t="s">
+        <v>295</v>
+      </c>
+      <c r="F92" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
-[...14 lines deleted...]
-      <c r="H18" t="s">
+      <c r="G92" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H92" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>341</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>93</v>
+      </c>
+      <c r="D93" t="s">
+        <v>294</v>
+      </c>
+      <c r="E93" t="s">
+        <v>295</v>
+      </c>
+      <c r="F93" t="s">
+        <v>32</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H93" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>344</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>97</v>
+      </c>
+      <c r="D94" t="s">
+        <v>294</v>
+      </c>
+      <c r="E94" t="s">
+        <v>295</v>
+      </c>
+      <c r="F94" t="s">
+        <v>32</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H94" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>347</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>101</v>
+      </c>
+      <c r="D95" t="s">
+        <v>294</v>
+      </c>
+      <c r="E95" t="s">
+        <v>295</v>
+      </c>
+      <c r="F95" t="s">
+        <v>32</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H95" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>350</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>105</v>
+      </c>
+      <c r="D96" t="s">
+        <v>294</v>
+      </c>
+      <c r="E96" t="s">
+        <v>295</v>
+      </c>
+      <c r="F96" t="s">
+        <v>32</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H96" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>353</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>109</v>
+      </c>
+      <c r="D97" t="s">
+        <v>294</v>
+      </c>
+      <c r="E97" t="s">
+        <v>295</v>
+      </c>
+      <c r="F97" t="s">
+        <v>58</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H97" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>356</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>16</v>
+      </c>
+      <c r="D98" t="s">
+        <v>294</v>
+      </c>
+      <c r="E98" t="s">
+        <v>295</v>
+      </c>
+      <c r="F98" t="s">
+        <v>58</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H98" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>359</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>116</v>
+      </c>
+      <c r="D99" t="s">
+        <v>294</v>
+      </c>
+      <c r="E99" t="s">
+        <v>295</v>
+      </c>
+      <c r="F99" t="s">
+        <v>18</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H99" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>362</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>120</v>
+      </c>
+      <c r="D100" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" t="s">
+        <v>295</v>
+      </c>
+      <c r="F100" t="s">
+        <v>58</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H100" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>365</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>124</v>
+      </c>
+      <c r="D101" t="s">
+        <v>294</v>
+      </c>
+      <c r="E101" t="s">
+        <v>295</v>
+      </c>
+      <c r="F101" t="s">
+        <v>58</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H101" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>368</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>25</v>
+      </c>
+      <c r="D102" t="s">
+        <v>294</v>
+      </c>
+      <c r="E102" t="s">
+        <v>295</v>
+      </c>
+      <c r="F102" t="s">
+        <v>32</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H102" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>371</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>131</v>
+      </c>
+      <c r="D103" t="s">
+        <v>294</v>
+      </c>
+      <c r="E103" t="s">
+        <v>295</v>
+      </c>
+      <c r="F103" t="s">
+        <v>372</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H103" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>53</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" t="s">
+        <v>374</v>
+      </c>
+      <c r="E104" t="s">
+        <v>375</v>
+      </c>
+      <c r="F104" t="s">
+        <v>372</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H104" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>44</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>17</v>
+      </c>
+      <c r="D105" t="s">
+        <v>374</v>
+      </c>
+      <c r="E105" t="s">
+        <v>375</v>
+      </c>
+      <c r="F105" t="s">
+        <v>372</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H105" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>49</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>22</v>
+      </c>
+      <c r="D106" t="s">
+        <v>374</v>
+      </c>
+      <c r="E106" t="s">
+        <v>375</v>
+      </c>
+      <c r="F106" t="s">
+        <v>372</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H106" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>62</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>26</v>
+      </c>
+      <c r="D107" t="s">
+        <v>374</v>
+      </c>
+      <c r="E107" t="s">
+        <v>375</v>
+      </c>
+      <c r="F107" t="s">
+        <v>372</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H107" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>70</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>31</v>
+      </c>
+      <c r="D108" t="s">
+        <v>374</v>
+      </c>
+      <c r="E108" t="s">
+        <v>375</v>
+      </c>
+      <c r="F108" t="s">
+        <v>384</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H108" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>254</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109" t="s">
+        <v>374</v>
+      </c>
+      <c r="E109" t="s">
+        <v>375</v>
+      </c>
+      <c r="F109" t="s">
+        <v>372</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H109" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>120</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>40</v>
+      </c>
+      <c r="D110" t="s">
+        <v>374</v>
+      </c>
+      <c r="E110" t="s">
+        <v>375</v>
+      </c>
+      <c r="F110" t="s">
+        <v>372</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H110" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>97</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>44</v>
+      </c>
+      <c r="D111" t="s">
+        <v>374</v>
+      </c>
+      <c r="E111" t="s">
+        <v>375</v>
+      </c>
+      <c r="F111" t="s">
+        <v>372</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H111" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>188</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>49</v>
+      </c>
+      <c r="D112" t="s">
+        <v>374</v>
+      </c>
+      <c r="E112" t="s">
+        <v>375</v>
+      </c>
+      <c r="F112" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H112" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>109</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>53</v>
+      </c>
+      <c r="D113" t="s">
+        <v>374</v>
+      </c>
+      <c r="E113" t="s">
+        <v>375</v>
+      </c>
+      <c r="F113" t="s">
+        <v>372</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H113" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>143</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>57</v>
+      </c>
+      <c r="D114" t="s">
+        <v>374</v>
+      </c>
+      <c r="E114" t="s">
+        <v>375</v>
+      </c>
+      <c r="F114" t="s">
+        <v>372</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H114" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>147</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>62</v>
+      </c>
+      <c r="D115" t="s">
+        <v>374</v>
+      </c>
+      <c r="E115" t="s">
+        <v>375</v>
+      </c>
+      <c r="F115" t="s">
+        <v>372</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H115" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>175</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>66</v>
+      </c>
+      <c r="D116" t="s">
+        <v>374</v>
+      </c>
+      <c r="E116" t="s">
+        <v>375</v>
+      </c>
+      <c r="F116" t="s">
+        <v>32</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H116" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>227</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>70</v>
+      </c>
+      <c r="D117" t="s">
+        <v>374</v>
+      </c>
+      <c r="E117" t="s">
+        <v>375</v>
+      </c>
+      <c r="F117" t="s">
+        <v>372</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H117" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>161</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>75</v>
+      </c>
+      <c r="D118" t="s">
+        <v>374</v>
+      </c>
+      <c r="E118" t="s">
+        <v>375</v>
+      </c>
+      <c r="F118" t="s">
+        <v>372</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H118" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>168</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>80</v>
+      </c>
+      <c r="D119" t="s">
+        <v>374</v>
+      </c>
+      <c r="E119" t="s">
+        <v>375</v>
+      </c>
+      <c r="F119" t="s">
+        <v>372</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H119" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>231</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
         <v>85</v>
+      </c>
+      <c r="D120" t="s">
+        <v>374</v>
+      </c>
+      <c r="E120" t="s">
+        <v>375</v>
+      </c>
+      <c r="F120" t="s">
+        <v>18</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H120" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>150</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>89</v>
+      </c>
+      <c r="D121" t="s">
+        <v>374</v>
+      </c>
+      <c r="E121" t="s">
+        <v>375</v>
+      </c>
+      <c r="F121" t="s">
+        <v>372</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H121" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>154</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>93</v>
+      </c>
+      <c r="D122" t="s">
+        <v>374</v>
+      </c>
+      <c r="E122" t="s">
+        <v>375</v>
+      </c>
+      <c r="F122" t="s">
+        <v>372</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H122" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>192</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>97</v>
+      </c>
+      <c r="D123" t="s">
+        <v>374</v>
+      </c>
+      <c r="E123" t="s">
+        <v>375</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H123" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>157</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>101</v>
+      </c>
+      <c r="D124" t="s">
+        <v>374</v>
+      </c>
+      <c r="E124" t="s">
+        <v>375</v>
+      </c>
+      <c r="F124" t="s">
+        <v>372</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H124" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>419</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>105</v>
+      </c>
+      <c r="D125" t="s">
+        <v>374</v>
+      </c>
+      <c r="E125" t="s">
+        <v>375</v>
+      </c>
+      <c r="F125" t="s">
+        <v>372</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H125" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>239</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>109</v>
+      </c>
+      <c r="D126" t="s">
+        <v>374</v>
+      </c>
+      <c r="E126" t="s">
+        <v>375</v>
+      </c>
+      <c r="F126" t="s">
+        <v>372</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H126" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>424</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>16</v>
+      </c>
+      <c r="D127" t="s">
+        <v>374</v>
+      </c>
+      <c r="E127" t="s">
+        <v>375</v>
+      </c>
+      <c r="F127" t="s">
+        <v>71</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H127" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>427</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>116</v>
+      </c>
+      <c r="D128" t="s">
+        <v>374</v>
+      </c>
+      <c r="E128" t="s">
+        <v>375</v>
+      </c>
+      <c r="F128" t="s">
+        <v>71</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H128" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>430</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>120</v>
+      </c>
+      <c r="D129" t="s">
+        <v>374</v>
+      </c>
+      <c r="E129" t="s">
+        <v>375</v>
+      </c>
+      <c r="F129" t="s">
+        <v>45</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H129" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>433</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>124</v>
+      </c>
+      <c r="D130" t="s">
+        <v>374</v>
+      </c>
+      <c r="E130" t="s">
+        <v>375</v>
+      </c>
+      <c r="F130" t="s">
+        <v>76</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H130" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>435</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>25</v>
+      </c>
+      <c r="D131" t="s">
+        <v>374</v>
+      </c>
+      <c r="E131" t="s">
+        <v>375</v>
+      </c>
+      <c r="F131" t="s">
+        <v>76</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H131" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>438</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>131</v>
+      </c>
+      <c r="D132" t="s">
+        <v>374</v>
+      </c>
+      <c r="E132" t="s">
+        <v>375</v>
+      </c>
+      <c r="F132" t="s">
+        <v>76</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H132" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>441</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>135</v>
+      </c>
+      <c r="D133" t="s">
+        <v>374</v>
+      </c>
+      <c r="E133" t="s">
+        <v>375</v>
+      </c>
+      <c r="F133" t="s">
+        <v>45</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H133" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>444</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>139</v>
+      </c>
+      <c r="D134" t="s">
+        <v>374</v>
+      </c>
+      <c r="E134" t="s">
+        <v>375</v>
+      </c>
+      <c r="F134" t="s">
+        <v>372</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H134" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>447</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>143</v>
+      </c>
+      <c r="D135" t="s">
+        <v>374</v>
+      </c>
+      <c r="E135" t="s">
+        <v>375</v>
+      </c>
+      <c r="F135" t="s">
+        <v>372</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H135" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>450</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>147</v>
+      </c>
+      <c r="D136" t="s">
+        <v>374</v>
+      </c>
+      <c r="E136" t="s">
+        <v>375</v>
+      </c>
+      <c r="F136" t="s">
+        <v>372</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H136" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>452</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>150</v>
+      </c>
+      <c r="D137" t="s">
+        <v>374</v>
+      </c>
+      <c r="E137" t="s">
+        <v>375</v>
+      </c>
+      <c r="F137" t="s">
+        <v>372</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H137" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>455</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>154</v>
+      </c>
+      <c r="D138" t="s">
+        <v>374</v>
+      </c>
+      <c r="E138" t="s">
+        <v>375</v>
+      </c>
+      <c r="F138" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H138" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>457</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>157</v>
+      </c>
+      <c r="D139" t="s">
+        <v>374</v>
+      </c>
+      <c r="E139" t="s">
+        <v>375</v>
+      </c>
+      <c r="F139" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H139" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>460</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>161</v>
+      </c>
+      <c r="D140" t="s">
+        <v>374</v>
+      </c>
+      <c r="E140" t="s">
+        <v>375</v>
+      </c>
+      <c r="F140" t="s">
+        <v>372</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H140" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>463</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>30</v>
+      </c>
+      <c r="D141" t="s">
+        <v>374</v>
+      </c>
+      <c r="E141" t="s">
+        <v>375</v>
+      </c>
+      <c r="F141" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H141" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>466</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>168</v>
+      </c>
+      <c r="D142" t="s">
+        <v>374</v>
+      </c>
+      <c r="E142" t="s">
+        <v>375</v>
+      </c>
+      <c r="F142" t="s">
+        <v>372</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H142" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>469</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>35</v>
+      </c>
+      <c r="D143" t="s">
+        <v>374</v>
+      </c>
+      <c r="E143" t="s">
+        <v>375</v>
+      </c>
+      <c r="F143" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H143" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>472</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>175</v>
+      </c>
+      <c r="D144" t="s">
+        <v>374</v>
+      </c>
+      <c r="E144" t="s">
+        <v>375</v>
+      </c>
+      <c r="F144" t="s">
+        <v>71</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H144" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>475</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>179</v>
+      </c>
+      <c r="D145" t="s">
+        <v>374</v>
+      </c>
+      <c r="E145" t="s">
+        <v>375</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H145" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>478</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>183</v>
+      </c>
+      <c r="D146" t="s">
+        <v>374</v>
+      </c>
+      <c r="E146" t="s">
+        <v>375</v>
+      </c>
+      <c r="F146" t="s">
+        <v>32</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H146" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>66</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" t="s">
+        <v>481</v>
+      </c>
+      <c r="E147" t="s">
+        <v>482</v>
+      </c>
+      <c r="F147" t="s">
+        <v>372</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H147" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>101</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>17</v>
+      </c>
+      <c r="D148" t="s">
+        <v>481</v>
+      </c>
+      <c r="E148" t="s">
+        <v>482</v>
+      </c>
+      <c r="F148" t="s">
+        <v>372</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H148" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>243</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>22</v>
+      </c>
+      <c r="D149" t="s">
+        <v>481</v>
+      </c>
+      <c r="E149" t="s">
+        <v>482</v>
+      </c>
+      <c r="F149" t="s">
+        <v>372</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H149" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>247</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>26</v>
+      </c>
+      <c r="D150" t="s">
+        <v>481</v>
+      </c>
+      <c r="E150" t="s">
+        <v>482</v>
+      </c>
+      <c r="F150" t="s">
+        <v>372</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H150" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>491</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>31</v>
+      </c>
+      <c r="D151" t="s">
+        <v>481</v>
+      </c>
+      <c r="E151" t="s">
+        <v>482</v>
+      </c>
+      <c r="F151" t="s">
+        <v>372</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H151" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>494</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>40</v>
+      </c>
+      <c r="D152" t="s">
+        <v>481</v>
+      </c>
+      <c r="E152" t="s">
+        <v>482</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H152" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>124</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" t="s">
+        <v>497</v>
+      </c>
+      <c r="E153" t="s">
+        <v>498</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H153" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>105</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>109</v>
+      </c>
+      <c r="D154" t="s">
+        <v>497</v>
+      </c>
+      <c r="E154" t="s">
+        <v>498</v>
+      </c>
+      <c r="F154" t="s">
+        <v>76</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H154" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>57</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" t="s">
+        <v>502</v>
+      </c>
+      <c r="E155" t="s">
+        <v>503</v>
+      </c>
+      <c r="F155" t="s">
+        <v>372</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H155" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>506</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>10</v>
+      </c>
+      <c r="D156" t="s">
+        <v>507</v>
+      </c>
+      <c r="E156" t="s">
+        <v>508</v>
+      </c>
+      <c r="F156" t="s">
+        <v>32</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H156" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>75</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157" t="s">
+        <v>511</v>
+      </c>
+      <c r="E157" t="s">
+        <v>512</v>
+      </c>
+      <c r="F157" t="s">
+        <v>384</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H157" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>514</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>10</v>
+      </c>
+      <c r="D158" t="s">
+        <v>515</v>
+      </c>
+      <c r="E158" t="s">
+        <v>516</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H158" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>518</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>17</v>
+      </c>
+      <c r="D159" t="s">
+        <v>515</v>
+      </c>
+      <c r="E159" t="s">
+        <v>516</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H159" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>520</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>22</v>
+      </c>
+      <c r="D160" t="s">
+        <v>515</v>
+      </c>
+      <c r="E160" t="s">
+        <v>516</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H160" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>521</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>26</v>
+      </c>
+      <c r="D161" t="s">
+        <v>515</v>
+      </c>
+      <c r="E161" t="s">
+        <v>516</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H161" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>523</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>31</v>
+      </c>
+      <c r="D162" t="s">
+        <v>515</v>
+      </c>
+      <c r="E162" t="s">
+        <v>516</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H162" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>525</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>36</v>
+      </c>
+      <c r="D163" t="s">
+        <v>515</v>
+      </c>
+      <c r="E163" t="s">
+        <v>516</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H163" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>93</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>10</v>
+      </c>
+      <c r="D164" t="s">
+        <v>527</v>
+      </c>
+      <c r="E164" t="s">
+        <v>528</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H164" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>531</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>17</v>
+      </c>
+      <c r="D165" t="s">
+        <v>527</v>
+      </c>
+      <c r="E165" t="s">
+        <v>528</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H165" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>534</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>22</v>
+      </c>
+      <c r="D166" t="s">
+        <v>527</v>
+      </c>
+      <c r="E166" t="s">
+        <v>528</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H166" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>536</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>26</v>
+      </c>
+      <c r="D167" t="s">
+        <v>527</v>
+      </c>
+      <c r="E167" t="s">
+        <v>528</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H167" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>539</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>31</v>
+      </c>
+      <c r="D168" t="s">
+        <v>527</v>
+      </c>
+      <c r="E168" t="s">
+        <v>528</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H168" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>541</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>36</v>
+      </c>
+      <c r="D169" t="s">
+        <v>527</v>
+      </c>
+      <c r="E169" t="s">
+        <v>528</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H169" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>544</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>40</v>
+      </c>
+      <c r="D170" t="s">
+        <v>527</v>
+      </c>
+      <c r="E170" t="s">
+        <v>528</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H170" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>547</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>44</v>
+      </c>
+      <c r="D171" t="s">
+        <v>527</v>
+      </c>
+      <c r="E171" t="s">
+        <v>528</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H171" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>550</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>10</v>
+      </c>
+      <c r="D172" t="s">
+        <v>551</v>
+      </c>
+      <c r="E172" t="s">
+        <v>552</v>
+      </c>
+      <c r="F172" t="s">
+        <v>372</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H172" t="s">
+        <v>554</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>